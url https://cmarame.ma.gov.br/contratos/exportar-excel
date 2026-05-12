--- v0 (2025-12-18)
+++ v1 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Unidade/Objeto</t>
   </si>
   <si>
     <t>Fornecedor/CNPJ</t>
   </si>
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>CONTRATO Nº 20220025/2022</t>
   </si>
   <si>
     <t>SECRETARIA
 Objetivando o Registro de Preços para futura e eve...</t>
   </si>
@@ -86,141 +86,145 @@
     <t>26/01/2022
 2.300,40</t>
   </si>
   <si>
     <t>26/01/2022 a 31/12/2022</t>
   </si>
   <si>
     <t>20210001/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa para prestação de serviços...</t>
   </si>
   <si>
     <t>PRODUTOS DE IMFORMATICA LTDA
 02.288.268/0001-04</t>
   </si>
   <si>
     <t>20/04/2021
 1.725,30</t>
   </si>
   <si>
     <t>20/04/2021 a 31/12/2021</t>
   </si>
   <si>
+    <t>SECRETARIA
+CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS...</t>
+  </si>
+  <si>
+    <t>20/04/2021
+1.735,00</t>
+  </si>
+  <si>
     <t>0303/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa para o licenciamento de sit...</t>
   </si>
   <si>
     <t>SIGANET TECNOLOGIA LTDA
 13.372.616/0001-35</t>
   </si>
   <si>
     <t>10/02/2021
 5.170,00</t>
   </si>
   <si>
     <t>10/02/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>0202/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa para fornecimento de combus...</t>
   </si>
   <si>
     <t>INGRACIEL FEITOSA ME
 11.872.663/0001-12</t>
   </si>
   <si>
     <t>01/02/2021
 16.782,00</t>
   </si>
   <si>
     <t>01/02/2021 a 31/12/2021</t>
   </si>
   <si>
-    <t>SECRETARIA
-[...6 lines deleted...]
-  <si>
     <t>ADITIVO 1º Termo aditivo ao contrato nº 20210015/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de Empresa especializada para prestaçã...</t>
   </si>
   <si>
     <t>JOANN PATRICIO C S COMERCIO E SERVIÇOS
 38.340.817/0001-81</t>
   </si>
   <si>
     <t>18/11/2021
 24.308,55</t>
   </si>
   <si>
     <t>18/11/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>CONTRATO Nº20210015/2021</t>
   </si>
   <si>
     <t>10/09/2021
 97.234,23</t>
   </si>
   <si>
     <t>10/09/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>Contrato nº 002/2020</t>
   </si>
   <si>
     <t>SECRETARIA
 CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERI...</t>
   </si>
   <si>
     <t>R. N. CAMPELO - ME
 17.490.022/0001-80</t>
   </si>
   <si>
     <t>14/02/2020
 114.623,75</t>
   </si>
   <si>
     <t>14/02/2020 a 31/12/2020</t>
   </si>
   <si>
     <t>Contrato nº 001/2020</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+TEST INJECTION @import url("file:///etc/passw...</t>
   </si>
   <si>
     <t>JOSE REZENDE DA SILVA - ME
 00.374.475/0001-48</t>
   </si>
   <si>
     <t>14/02/2020
 150.530,20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -636,103 +640,103 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>7</v>
       </c>
       <c r="B5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="F6" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="1" t="s">
+      <c r="F7" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
@@ -759,57 +763,57 @@
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>